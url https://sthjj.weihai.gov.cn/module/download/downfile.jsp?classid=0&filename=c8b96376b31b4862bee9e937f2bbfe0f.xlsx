--- v0 (2025-11-04)
+++ v1 (2026-07-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="28800" windowHeight="12540"/>
+    <workbookView windowWidth="27975" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="省+市" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'省+市'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="149">
   <si>
     <t>序号</t>
   </si>
   <si>
     <t>受理编号</t>
   </si>
   <si>
     <t>案件来源</t>
   </si>
   <si>
     <t>交办问题基本情况</t>
   </si>
@@ -420,51 +420,51 @@
   <si>
     <t>城区工业园鑫城街18号，涛澎户外用品有限公司，生产皮划艇过程中产生严重胶粘异味。</t>
   </si>
   <si>
     <t>经查，群众举报问题不属实，具体调查情况如下：
 举报人举报企业为威海滔澎户外用品有限公司，位于乳山市鑫城街18号，2018年9月通过环保审批，2019年7月完成竣工环境保护验收。公司生产项目为年生产10万张充气式浆，主要原料为PVC夹网布和拉丝材料，工序为裁剪、印刷、合幅、修整、化妆、装饰。在合幅、化妆、装饰工序使用509胶，会产生挥发性有机物，工艺废气经集气罩收集后，采用UV光氧催化设备+活性炭吸附装置处理后，经15米高排气筒排放。经现场检查，该企业废气收集处理设备运行正常，厂区没有明显异味，前期第三方检测结果显示企业工艺废气达标排放。</t>
   </si>
   <si>
     <t>1.市生态环境局乳山分局要求企业装饰工序尽量使用高频机高温熔接PVC夹网布替代人工使用509胶粘合，减少工艺废气产生；按照规定频次对工艺废气进行检测，及时掌握污染物排放情况。
 2.乳山市城区街道办事处和市生态环境局乳山分局加强日常巡查频次，督导企业做好废气收集处理设施维护，确保废气达标排放。</t>
   </si>
   <si>
     <t>20200820-3</t>
   </si>
   <si>
     <t>滕家镇工业园，工业园南庄稼地中间有一条污水沟，废水直接排入水库，养殖的鱼死亡。向当地多次反映，一直没有处理，来电人表示请尽快督促维权。</t>
   </si>
   <si>
     <t>20200820-7</t>
   </si>
   <si>
     <t>米山镇西寨村与河圈村交界处，森鹿制革厂，异味扰民。向当地反映未解决。</t>
   </si>
   <si>
     <t>经查，群众举报问题部分属实，具体调查情况如下：
-群众举报的森鹿制革厂实为文登市森鹿制革有限公司，位于环山工业园森鹿路，该公司主要从事牛、猪原皮的加工，环评手续齐全，设施配套完备。因污水处理、废气收集处理设施因老化不时出现故障，该公司于2020年6月15日着手对相关设施进行升级改造，7月10日改造完成，7月23委托第三方专业检测机构进行现场检测，检测结果均符合标准。接到转办件后，环山街道和市生态环境局文登分局工作人员立即进行现场检查，厂区未发现明显异味，相关处理设施运转正常。市生态环境局文登分局工作人员不定期到现场及周边检查，也未发现明显异味。经研究，认为群众反映的异味问题，可能是企业在设备改造期间废气收集处理设施不能满负荷运转，部分气体挥发外溢所致。</t>
+群众举报的森鹿制革厂实为文登市森鹿制革有限公司，位于环山工业园森鹿路，该公司主要从事牛、猪原皮的加工，环评手续齐全，设施配套完备。因污水处理、废气收集处理设施因老化不时出现故障，该公司于2020年6月15日着手对相关设施进行升级改造，7月10日改造完成，7月23日委托第三方专业检测机构进行现场检测，检测结果均符合标准。接到转办件后，环山街道和市生态环境局文登分局工作人员立即进行现场检查，厂区未发现明显异味，相关处理设施运转正常。市生态环境局文登分局工作人员不定期到现场及周边检查，也未发现明显异味。经研究，认为群众反映的异味问题，可能是企业在设备改造期间废气收集处理设施不能满负荷运转，部分气体挥发外溢所致。</t>
   </si>
   <si>
     <t xml:space="preserve">1.文登区政府责成环山街道及生态环境部门进一步压实责任，加强日常监管，不定期抽查检查，一旦发现废气超标等环境违法行为，严格依法查处。
 2.充分利用会议、广播、电视、报纸、网络等方式，加大环保政策法规宣传力度，提升全社会环保意识，并建立长效监督机制，畅通投诉渠道，对群众反映问题及时回应。
 </t>
   </si>
   <si>
     <t>20200713_00100</t>
   </si>
   <si>
     <t>市生态环境热线</t>
   </si>
   <si>
     <t>临港区汪疃镇石家泊子村村南十字路口西南不定时加工轮胎，噪音扰民且污染环境。</t>
   </si>
   <si>
     <t>噪声（社会生活）</t>
   </si>
   <si>
     <t>经查，该轮胎加工点未办理环保手续，已经交由镇生态环境办对其进行取缔，现已取缔。</t>
   </si>
   <si>
     <t>停产取缔</t>
   </si>
   <si>
@@ -510,883 +510,881 @@
   </si>
   <si>
     <t>经调查，举报人反映的乳山市大业金矿有限公司北侧鸡骨头晾晒场占用的土地为耕地。鉴于该宗土地的使用权人利用耕地从事鸡骨头晾晒，未依法申请变更土地用途，违反了《中华人民共和国土地管理法》第四条第四款的规定。我局已通知自然资源部门依法责令土地使用权人改正违法行为，清除耕地上的鸡骨头，对破坏耕地进行复垦，防止土壤污染和异味扰民。</t>
   </si>
   <si>
     <t>对空地上的鸡骨进行清除。</t>
   </si>
   <si>
     <t xml:space="preserve">20200807_00115 </t>
   </si>
   <si>
     <t xml:space="preserve">    2020年8月5日晚 2020年8月6日 中午下午又出现腥臭味了，七月份也不时的闻到。经过多方询问可能是周边的鱼粉厂，在威高，恒山实验附近都可以闻到。晚上影响休息，白天影响工作希望查明原因加以解决。</t>
   </si>
   <si>
     <t>经排查，未发现高区初村范围内存在鱼粉厂。我局将进一步加大对该区域的排查力度，一经发现违法鱼粉厂立即查处。</t>
   </si>
   <si>
     <t>—</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
+    <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
-    <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
-    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="0"/>
+      <color rgb="FF9C0006"/>
       <name val="宋体"/>
-      <charset val="0"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF9C6500"/>
       <name val="宋体"/>
-      <charset val="0"/>
-[...7 lines deleted...]
-      <charset val="0"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
       <sz val="11"/>
-      <color rgb="FF800080"/>
+      <color rgb="FF006100"/>
       <name val="宋体"/>
-      <charset val="0"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF9C0006"/>
+      <color rgb="FFFA7D00"/>
       <name val="宋体"/>
-      <charset val="0"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFFFFFF"/>
+      <color theme="1"/>
       <name val="宋体"/>
-      <charset val="0"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="宋体"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
-[...15 lines deleted...]
-      <color theme="3"/>
+      <color rgb="FF0000FF"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <color theme="3"/>
+      <color rgb="FFFA7D00"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
-      <color rgb="FF0000FF"/>
+      <color rgb="FF800080"/>
       <name val="宋体"/>
-      <charset val="0"/>
-[...35 lines deleted...]
-      <charset val="0"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.399945066682943"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.399945066682943"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.399945066682943"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.799951170384838"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.599993896298105"/>
-[...11 lines deleted...]
-        <fgColor rgb="FFFFC7CE"/>
+        <fgColor theme="9" tint="0.799951170384838"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.399945066682943"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.799951170384838"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.599993896298105"/>
-[...17 lines deleted...]
-        <fgColor theme="9" tint="0.599993896298105"/>
+        <fgColor theme="6" tint="0.799951170384838"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.799951170384838"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4"/>
-[...23 lines deleted...]
-        <fgColor theme="7"/>
+        <fgColor theme="6" tint="0.399945066682943"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.399945066682943"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
-[...83 lines deleted...]
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor theme="7" tint="0.799951170384838"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-        <color theme="4"/>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...182 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="25" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="27" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="26" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="32" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="4" applyNumberFormat="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="4" applyNumberFormat="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="5" applyNumberFormat="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="3" applyNumberFormat="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="29" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="7" applyNumberFormat="false" applyFont="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="28" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
+      <alignment vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="justify" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="true">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="true" applyAlignment="true">
+      <alignment vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
-    <cellStyle name="货币[0]" xfId="1" builtinId="7"/>
-[...60 lines deleted...]
-    <cellStyle name="常规 9 6" xfId="62"/>
+    <cellStyle name="常规 2 6 2" xfId="1"/>
+    <cellStyle name="常规 13 3" xfId="2"/>
+    <cellStyle name="常规 7 2" xfId="3"/>
+    <cellStyle name="常规 11 2 2 2" xfId="4"/>
+    <cellStyle name="常规 10 6" xfId="5"/>
+    <cellStyle name="常规 11 6" xfId="6"/>
+    <cellStyle name="常规 15" xfId="7"/>
+    <cellStyle name="常规 9 6" xfId="8"/>
+    <cellStyle name="40% - 强调文字颜色 6" xfId="9" builtinId="51"/>
+    <cellStyle name="20% - 强调文字颜色 6" xfId="10" builtinId="50"/>
+    <cellStyle name="强调文字颜色 6" xfId="11" builtinId="49"/>
+    <cellStyle name="40% - 强调文字颜色 5" xfId="12" builtinId="47"/>
+    <cellStyle name="20% - 强调文字颜色 5" xfId="13" builtinId="46"/>
+    <cellStyle name="强调文字颜色 5" xfId="14" builtinId="45"/>
+    <cellStyle name="40% - 强调文字颜色 4" xfId="15" builtinId="43"/>
+    <cellStyle name="标题 3" xfId="16" builtinId="18"/>
+    <cellStyle name="解释性文本" xfId="17" builtinId="53"/>
+    <cellStyle name="汇总" xfId="18" builtinId="25"/>
+    <cellStyle name="常规 12 5" xfId="19"/>
+    <cellStyle name="百分比" xfId="20" builtinId="5"/>
+    <cellStyle name="千位分隔" xfId="21" builtinId="3"/>
+    <cellStyle name="标题 2" xfId="22" builtinId="17"/>
+    <cellStyle name="货币[0]" xfId="23" builtinId="7"/>
+    <cellStyle name="60% - 强调文字颜色 4" xfId="24" builtinId="44"/>
+    <cellStyle name="警告文本" xfId="25" builtinId="11"/>
+    <cellStyle name="20% - 强调文字颜色 2" xfId="26" builtinId="34"/>
+    <cellStyle name="60% - 强调文字颜色 5" xfId="27" builtinId="48"/>
+    <cellStyle name="标题 1" xfId="28" builtinId="16"/>
+    <cellStyle name="超链接" xfId="29" builtinId="8"/>
+    <cellStyle name="20% - 强调文字颜色 3" xfId="30" builtinId="38"/>
+    <cellStyle name="常规 2 3 5" xfId="31"/>
+    <cellStyle name="货币" xfId="32" builtinId="4"/>
+    <cellStyle name="20% - 强调文字颜色 4" xfId="33" builtinId="42"/>
+    <cellStyle name="计算" xfId="34" builtinId="22"/>
+    <cellStyle name="已访问的超链接" xfId="35" builtinId="9"/>
+    <cellStyle name="千位分隔[0]" xfId="36" builtinId="6"/>
+    <cellStyle name="常规 10 2 2 2" xfId="37"/>
+    <cellStyle name="强调文字颜色 4" xfId="38" builtinId="41"/>
+    <cellStyle name="40% - 强调文字颜色 3" xfId="39" builtinId="39"/>
+    <cellStyle name="常规 6" xfId="40"/>
+    <cellStyle name="60% - 强调文字颜色 6" xfId="41" builtinId="52"/>
+    <cellStyle name="输入" xfId="42" builtinId="20"/>
+    <cellStyle name="输出" xfId="43" builtinId="21"/>
+    <cellStyle name="检查单元格" xfId="44" builtinId="23"/>
+    <cellStyle name="链接单元格" xfId="45" builtinId="24"/>
+    <cellStyle name="60% - 强调文字颜色 1" xfId="46" builtinId="32"/>
+    <cellStyle name="常规 3" xfId="47"/>
+    <cellStyle name="60% - 强调文字颜色 3" xfId="48" builtinId="40"/>
+    <cellStyle name="注释" xfId="49" builtinId="10"/>
+    <cellStyle name="标题" xfId="50" builtinId="15"/>
+    <cellStyle name="好" xfId="51" builtinId="26"/>
+    <cellStyle name="标题 4" xfId="52" builtinId="19"/>
+    <cellStyle name="强调文字颜色 1" xfId="53" builtinId="29"/>
+    <cellStyle name="适中" xfId="54" builtinId="28"/>
+    <cellStyle name="20% - 强调文字颜色 1" xfId="55" builtinId="30"/>
+    <cellStyle name="差" xfId="56" builtinId="27"/>
+    <cellStyle name="强调文字颜色 2" xfId="57" builtinId="33"/>
+    <cellStyle name="40% - 强调文字颜色 1" xfId="58" builtinId="31"/>
+    <cellStyle name="常规 2" xfId="59"/>
+    <cellStyle name="60% - 强调文字颜色 2" xfId="60" builtinId="36"/>
+    <cellStyle name="40% - 强调文字颜色 2" xfId="61" builtinId="35"/>
+    <cellStyle name="强调文字颜色 3" xfId="62" builtinId="37"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="00000000"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -1473,101 +1471,101 @@
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="5400000" scaled="false"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="5400000" scaled="false"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
@@ -1576,1293 +1574,1293 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="5400000" scaled="false"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
-  <sheetPr filterMode="1"/>
+  <sheetPr filterMode="true"/>
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="107" zoomScaleNormal="107" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="1" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
       <selection/>
-      <selection pane="bottomLeft" activeCell="L21" sqref="L21"/>
+      <selection pane="bottomLeft" activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="4.125" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="8.875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.125" style="2" customWidth="true"/>
+    <col min="2" max="2" width="11.5" style="1" customWidth="true"/>
+    <col min="3" max="3" width="10" style="1" customWidth="true"/>
+    <col min="4" max="4" width="32.7083333333333" style="1" customWidth="true"/>
+    <col min="5" max="5" width="7" style="1" customWidth="true"/>
+    <col min="6" max="6" width="5.125" style="3" customWidth="true"/>
+    <col min="7" max="7" width="46.125" style="1" customWidth="true"/>
+    <col min="8" max="8" width="4.125" style="1" customWidth="true"/>
+    <col min="9" max="9" width="5.875" style="1" customWidth="true"/>
+    <col min="10" max="10" width="7.625" style="3" customWidth="true"/>
+    <col min="11" max="11" width="27" style="1" customWidth="true"/>
+    <col min="12" max="13" width="4.125" style="1" customWidth="true"/>
+    <col min="14" max="14" width="8.875" style="1" customWidth="true"/>
     <col min="15" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="1" customFormat="1" ht="24" spans="1:14">
+    <row r="1" s="1" customFormat="true" ht="24" spans="1:14">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" s="1" customFormat="1" ht="229.5" spans="1:14">
+    <row r="2" s="1" customFormat="true" ht="229.5" spans="1:14">
       <c r="A2" s="5">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="E2" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="F2" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H2" s="8" t="s">
-[...5 lines deleted...]
-      <c r="J2" s="8" t="s">
+      <c r="H2" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I2" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="15" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="15" t="s">
         <v>20</v>
       </c>
       <c r="N2" s="4"/>
     </row>
-    <row r="3" s="1" customFormat="1" ht="216" spans="1:14">
+    <row r="3" s="1" customFormat="true" ht="216" spans="1:14">
       <c r="A3" s="5">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="H3" s="8" t="s">
-[...5 lines deleted...]
-      <c r="J3" s="8" t="s">
+      <c r="H3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="17" t="s">
+      <c r="M3" s="19" t="s">
         <v>20</v>
       </c>
       <c r="N3" s="4"/>
     </row>
-    <row r="4" s="1" customFormat="1" ht="148.5" spans="1:14">
+    <row r="4" s="1" customFormat="true" ht="148.5" spans="1:14">
       <c r="A4" s="5">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="E4" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="F4" s="7" t="s">
+      <c r="F4" s="10" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H4" s="8" t="s">
-[...5 lines deleted...]
-      <c r="J4" s="8" t="s">
+      <c r="H4" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" s="11" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="16" t="s">
         <v>20</v>
       </c>
       <c r="N4" s="4"/>
     </row>
-    <row r="5" s="1" customFormat="1" ht="108" spans="1:14">
+    <row r="5" s="1" customFormat="true" ht="108" spans="1:14">
       <c r="A5" s="5">
         <v>4</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="F5" s="10" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="8" t="s">
+      <c r="H5" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="11" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="M5" s="16" t="s">
         <v>20</v>
       </c>
       <c r="N5" s="4"/>
     </row>
-    <row r="6" s="1" customFormat="1" ht="175.5" spans="1:14">
+    <row r="6" s="1" customFormat="true" ht="175.5" spans="1:14">
       <c r="A6" s="5">
         <v>5</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E6" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="7" t="s">
+      <c r="F6" s="10" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="H6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="8" t="s">
+      <c r="H6" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I6" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="J6" s="8" t="s">
+      <c r="J6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="4"/>
     </row>
-    <row r="7" s="1" customFormat="1" ht="135" spans="1:14">
+    <row r="7" s="1" customFormat="true" ht="135" spans="1:14">
       <c r="A7" s="5">
         <v>6</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="E7" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="F7" s="10" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="H7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="8" t="s">
+      <c r="H7" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="J7" s="8" t="s">
+      <c r="J7" s="11" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="M7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="N7" s="4"/>
     </row>
-    <row r="8" s="1" customFormat="1" ht="162" spans="1:14">
+    <row r="8" s="1" customFormat="true" ht="162" spans="1:14">
       <c r="A8" s="5">
         <v>7</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="F8" s="7" t="s">
+      <c r="F8" s="10" t="s">
         <v>59</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="H8" s="8" t="s">
-[...5 lines deleted...]
-      <c r="J8" s="8" t="s">
+      <c r="H8" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="J8" s="11" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="16" t="s">
         <v>23</v>
       </c>
       <c r="M8" s="16" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="4"/>
     </row>
-    <row r="9" s="1" customFormat="1" ht="162" spans="1:14">
+    <row r="9" s="1" customFormat="true" ht="162" spans="1:14">
       <c r="A9" s="5">
         <v>8</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="E9" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="F9" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="H9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="8" t="s">
+      <c r="H9" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I9" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="J9" s="8" t="s">
+      <c r="J9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>23</v>
       </c>
       <c r="M9" s="16" t="s">
         <v>20</v>
       </c>
       <c r="N9" s="4"/>
     </row>
-    <row r="10" s="1" customFormat="1" ht="204" spans="1:14">
+    <row r="10" s="1" customFormat="true" ht="204" spans="1:14">
       <c r="A10" s="5">
         <v>9</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="E10" s="9" t="s">
+      <c r="E10" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="H10" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="10" t="s">
+      <c r="H10" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J10" s="10" t="s">
+      <c r="J10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="11" s="1" customFormat="1" ht="216" spans="1:14">
+    <row r="11" s="1" customFormat="true" ht="216" spans="1:14">
       <c r="A11" s="5">
         <v>10</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="E11" s="9" t="s">
+      <c r="E11" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="H11" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="10" t="s">
+      <c r="H11" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J11" s="10" t="s">
+      <c r="J11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="12" s="1" customFormat="1" ht="168" spans="1:14">
+    <row r="12" s="1" customFormat="true" ht="168" spans="1:14">
       <c r="A12" s="5">
         <v>11</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="E12" s="9" t="s">
+      <c r="E12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="H12" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="10" t="s">
+      <c r="H12" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J12" s="10" t="s">
+      <c r="J12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N12" s="18"/>
     </row>
-    <row r="13" s="1" customFormat="1" ht="72" spans="1:14">
+    <row r="13" s="1" customFormat="true" ht="72" spans="1:14">
       <c r="A13" s="5">
         <v>12</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="E13" s="9" t="s">
+      <c r="E13" s="12" t="s">
         <v>81</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="H13" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="10" t="s">
+      <c r="H13" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="J13" s="10" t="s">
+      <c r="J13" s="13" t="s">
         <v>23</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N13" s="18"/>
     </row>
-    <row r="14" s="1" customFormat="1" ht="120" spans="1:14">
+    <row r="14" s="1" customFormat="true" ht="120" spans="1:14">
       <c r="A14" s="5">
         <v>13</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="E14" s="9" t="s">
+      <c r="E14" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="H14" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="10" t="s">
+      <c r="H14" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J14" s="10" t="s">
+      <c r="J14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="N14" s="19" t="s">
+      <c r="N14" s="20" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="15" s="1" customFormat="1" ht="108" spans="1:14">
+    <row r="15" s="1" customFormat="true" ht="108" spans="1:14">
       <c r="A15" s="5">
         <v>14</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="E15" s="9" t="s">
+      <c r="E15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="H15" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="10" t="s">
+      <c r="H15" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="J15" s="10" t="s">
+      <c r="J15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N15" s="18"/>
     </row>
-    <row r="16" s="1" customFormat="1" ht="72" spans="1:14">
+    <row r="16" s="1" customFormat="true" ht="72" spans="1:14">
       <c r="A16" s="5">
         <v>15</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="E16" s="9" t="s">
+      <c r="E16" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="H16" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="10" t="s">
+      <c r="H16" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="J16" s="10" t="s">
+      <c r="J16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N16" s="18"/>
     </row>
-    <row r="17" s="1" customFormat="1" ht="316" customHeight="1" spans="1:14">
+    <row r="17" s="1" customFormat="true" ht="316" customHeight="true" spans="1:14">
       <c r="A17" s="5">
         <v>16</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="E17" s="9" t="s">
+      <c r="E17" s="12" t="s">
         <v>58</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="H17" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="10" t="s">
+      <c r="H17" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J17" s="10" t="s">
+      <c r="J17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="N17" s="19" t="s">
+      <c r="N17" s="20" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="18" s="1" customFormat="1" ht="276" spans="1:14">
+    <row r="18" s="1" customFormat="true" ht="276" spans="1:14">
       <c r="A18" s="5">
         <v>17</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="E18" s="9" t="s">
+      <c r="E18" s="12" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="H18" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="10" t="s">
+      <c r="H18" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J18" s="10" t="s">
+      <c r="J18" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N18" s="18"/>
     </row>
-    <row r="19" s="1" customFormat="1" ht="156" spans="1:14">
+    <row r="19" s="1" customFormat="true" ht="156" spans="1:14">
       <c r="A19" s="5">
         <v>18</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="E19" s="9" t="s">
+      <c r="E19" s="12" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="H19" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="10" t="s">
+      <c r="H19" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J19" s="10" t="s">
+      <c r="J19" s="13" t="s">
         <v>23</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="N19" s="19" t="s">
+      <c r="N19" s="20" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="20" s="1" customFormat="1" ht="134" customHeight="1" spans="1:14">
+    <row r="20" s="1" customFormat="true" ht="134" customHeight="true" spans="1:14">
       <c r="A20" s="5">
         <v>19</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="E20" s="9" t="s">
+      <c r="E20" s="12" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="H20" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I20" s="10" t="s">
+      <c r="H20" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="J20" s="10" t="s">
+      <c r="J20" s="13" t="s">
         <v>23</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="9" t="s">
+      <c r="L20" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="18"/>
     </row>
-    <row r="21" s="1" customFormat="1" ht="282" customHeight="1" spans="1:14">
+    <row r="21" s="1" customFormat="true" ht="282" customHeight="true" spans="1:14">
       <c r="A21" s="5">
         <v>20</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="E21" s="9" t="s">
+      <c r="E21" s="12" t="s">
         <v>58</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="H21" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="10" t="s">
+      <c r="H21" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J21" s="10" t="s">
+      <c r="J21" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="L21" s="9" t="s">
+      <c r="L21" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N21" s="18" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="22" s="1" customFormat="1" ht="189" spans="1:14">
+    <row r="22" s="1" customFormat="true" ht="189" spans="1:14">
       <c r="A22" s="5">
         <v>21</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="E22" s="9" t="s">
+      <c r="E22" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="H22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="8" t="s">
+      <c r="H22" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="J22" s="8" t="s">
+      <c r="J22" s="11" t="s">
         <v>23</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="L22" s="20" t="s">
-[...2 lines deleted...]
-      <c r="M22" s="20" t="s">
+      <c r="L22" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="M22" s="17" t="s">
         <v>20</v>
       </c>
       <c r="N22" s="18"/>
     </row>
-    <row r="23" ht="32" customHeight="1" spans="1:13">
+    <row r="23" ht="32" customHeight="true" spans="1:13">
       <c r="A23" s="5">
         <v>22</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>124</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="E23" s="9" t="s">
+      <c r="E23" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>127</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="H23" s="10" t="s">
-[...5 lines deleted...]
-      <c r="J23" s="10" t="s">
+      <c r="H23" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" s="13" t="s">
         <v>129</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="L23" s="9" t="s">
+      <c r="L23" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M23" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" ht="168" spans="1:13">
       <c r="A24" s="5">
         <v>23</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>130</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="E24" s="9" t="s">
+      <c r="E24" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>132</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="H24" s="10" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="10" t="s">
+      <c r="H24" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" s="13" t="s">
         <v>134</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="L24" s="9" t="s">
+      <c r="L24" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M24" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="25" ht="27" customHeight="1" spans="1:13">
+    <row r="25" ht="27" customHeight="true" spans="1:13">
       <c r="A25" s="5">
         <v>24</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="E25" s="9" t="s">
+      <c r="E25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="H25" s="10" t="s">
-[...5 lines deleted...]
-      <c r="J25" s="10" t="s">
+      <c r="H25" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="13" t="s">
         <v>129</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="L25" s="9" t="s">
+      <c r="L25" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M25" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="26" ht="79" customHeight="1" spans="1:13">
+    <row r="26" ht="79" customHeight="true" spans="1:13">
       <c r="A26" s="5">
         <v>25</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="C26" s="11" t="s">
+      <c r="C26" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="D26" s="11" t="s">
+      <c r="D26" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="E26" s="11" t="s">
+      <c r="E26" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="F26" s="11" t="s">
+      <c r="F26" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="G26" s="11" t="s">
+      <c r="G26" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="H26" s="11" t="s">
-[...5 lines deleted...]
-      <c r="J26" s="11" t="s">
+      <c r="H26" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J26" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="K26" s="11" t="s">
+      <c r="K26" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="L26" s="11" t="s">
-[...2 lines deleted...]
-      <c r="M26" s="11" t="s">
+      <c r="L26" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="M26" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" ht="60" spans="1:13">
       <c r="A27" s="2">
         <v>26</v>
       </c>
-      <c r="B27" s="11" t="s">
+      <c r="B27" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="C27" s="11" t="s">
+      <c r="C27" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="D27" s="11" t="s">
+      <c r="D27" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="E27" s="11" t="s">
+      <c r="E27" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="F27" s="11" t="s">
+      <c r="F27" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="G27" s="11" t="s">
+      <c r="G27" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="H27" s="11" t="s">
-[...5 lines deleted...]
-      <c r="J27" s="11" t="s">
+      <c r="H27" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J27" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="K27" s="11" t="s">
+      <c r="K27" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="L27" s="11" t="s">
-[...2 lines deleted...]
-      <c r="M27" s="11" t="s">
+      <c r="L27" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="M27" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="2:13">
-      <c r="B28" s="12"/>
-[...3 lines deleted...]
-      <c r="F28" s="12"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
       <c r="G28" s="14"/>
-      <c r="H28" s="12"/>
-      <c r="I28" s="12"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="2:13">
-      <c r="B29" s="12"/>
-[...3 lines deleted...]
-      <c r="F29" s="12"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
       <c r="G29" s="14"/>
-      <c r="H29" s="12"/>
-      <c r="I29" s="12"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="2:13">
-      <c r="B30" s="12"/>
-[...3 lines deleted...]
-      <c r="F30" s="12"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
       <c r="G30" s="14"/>
-      <c r="H30" s="12"/>
-      <c r="I30" s="12"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:N27">
     <filterColumn colId="2">
       <customFilters>
         <customFilter operator="equal" val="省环保督察热线&#10;"/>
       </customFilters>
     </filterColumn>
     <extLst/>
   </autoFilter>
   <pageMargins left="0.699305555555556" right="0.699305555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -2872,29 +2870,29 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>省+市</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>kingsoft</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.8.2.7978</vt:lpwstr>
+    <vt:lpwstr>2052-11.8.2.9980</vt:lpwstr>
   </property>
 </Properties>
 </file>